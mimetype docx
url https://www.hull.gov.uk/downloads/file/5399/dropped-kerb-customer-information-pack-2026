--- v0 (2026-06-01)
+++ v1 (2026-06-22)
@@ -1,57 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A83F26E" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2881" w:right="221" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="05A03C07" wp14:editId="6F2B89D8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3886962</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1832</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2080260" cy="948690"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -73,90 +69,104 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2080260" cy="948690"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F81FA8" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698" w:rsidP="00B2254E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="22F81FA8" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1440"/>
+          <w:tab w:val="center" w:pos="2160"/>
+          <w:tab w:val="center" w:pos="3613"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
         <w:t>Vehicle Crossings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E344A1" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="221" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="56"/>
@@ -224,59 +234,51 @@
     <w:p w14:paraId="4638E436" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F97C516" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:r>
         <w:t xml:space="preserve">This information pack contains all the information you need to obtain a quotation for a crossing from an approved contractor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C708BD2" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B0E549" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:r>
-        <w:t xml:space="preserve">Hull City Council now allows vehicle crossings to be constructed by </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> approved contractors through the issuing of a road works permit.   </w:t>
+        <w:t xml:space="preserve">Hull City Council now allows vehicle crossings to be constructed by a number of approved contractors through the issuing of a road works permit.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6158EDDF" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAA6160" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">General Information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42665FCA" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -438,69 +440,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E18FA7" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7950C68B" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">How To Obtain </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Quotation</w:t>
+        <w:t>How To Obtain A Quotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADDAA46" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DA08F0" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -695,59 +679,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52F913B2" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1149FA" w14:textId="1C403160" w:rsidR="006F7033" w:rsidRDefault="00E12698" w:rsidP="000D4D34">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2 – Complete the vehicle crossing application form </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684FD954" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:r>
-        <w:t xml:space="preserve">All requirements listed on the application form need to be met </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the application to progress. (See pages </w:t>
+        <w:t xml:space="preserve">All requirements listed on the application form need to be met in order for the application to progress. (See pages </w:t>
       </w:r>
       <w:r w:rsidR="009E47D8">
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">5 &amp; 6 for application form) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A515FBA" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668EC9D6" w14:textId="1E357DED" w:rsidR="006F7033" w:rsidRDefault="00E12698" w:rsidP="000D4D34">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -833,65 +809,51 @@
     <w:p w14:paraId="5A8A2EC8" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02319D41" w14:textId="77777777" w:rsidR="007C6A45" w:rsidRPr="000058C0" w:rsidRDefault="004D0B8C" w:rsidP="004D0B8C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000058C0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007C6A45" w:rsidRPr="000058C0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">f a Council owned tree needs to be removed </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the vehicle crossing to be constructed, the</w:t>
+        <w:t>f a Council owned tree needs to be removed in order for the vehicle crossing to be constructed, the</w:t>
       </w:r>
       <w:r w:rsidRPr="000058C0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> highway inspector will</w:t>
       </w:r>
       <w:r w:rsidR="007C6A45" w:rsidRPr="000058C0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> inform your chosen contractor. The contractor will then</w:t>
       </w:r>
       <w:r w:rsidRPr="000058C0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> contact </w:t>
       </w:r>
       <w:r w:rsidR="007C6A45" w:rsidRPr="000058C0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">an arboriculture inspector from the </w:t>
       </w:r>
@@ -971,76 +933,171 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAAA693" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:r>
         <w:t xml:space="preserve">The contractor will then obtain a permit from Hull City Council to construct the crossing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C511CC" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A488206" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:r>
         <w:t xml:space="preserve">On issue of the permit the contractor will be able to advise you of a start date for the works to be carried out. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6166240C" w14:textId="13A9AEDB" w:rsidR="00833779" w:rsidRDefault="00E12698" w:rsidP="00833779">
+    <w:p w14:paraId="1AB0DB87" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4521AD23" w14:textId="77777777" w:rsidR="005E0BF7" w:rsidRDefault="005E0BF7">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Vehicle Crossing Application Form </w:t>
+    <w:p w14:paraId="4427324D" w14:textId="5515A6D8" w:rsidR="006F7033" w:rsidRDefault="006F7033">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC1832C" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D20899" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A0B8B7" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DB03DF" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21304F1D" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A464B65" w14:textId="77777777" w:rsidR="00833779" w:rsidRDefault="00E12698" w:rsidP="00833779">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691B0CDE" w14:textId="77777777" w:rsidR="00833779" w:rsidRDefault="00833779" w:rsidP="00833779">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478F0683" w14:textId="77777777" w:rsidR="00833779" w:rsidRDefault="00833779" w:rsidP="00833779">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0678CE92" w14:textId="77777777" w:rsidR="00833779" w:rsidRDefault="00833779" w:rsidP="00833779">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B1CEF4" w14:textId="77777777" w:rsidR="00833779" w:rsidRDefault="00833779" w:rsidP="00833779">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6166240C" w14:textId="77777777" w:rsidR="00833779" w:rsidRDefault="00833779" w:rsidP="00833779">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27804BA1" w14:textId="105D2BCD" w:rsidR="006F7033" w:rsidRDefault="00E12698" w:rsidP="00833779">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vehicle Crossing  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Application Form </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE21462" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F34FCF3" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1384,50 +1441,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F7033" w14:paraId="27FAD0EB" w14:textId="77777777" w:rsidTr="000D4D34">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A5C93D8" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CA093C4" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Daytime telephone number: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1751BF4A" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address: </w:t>
@@ -1864,51 +1922,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F7033" w14:paraId="44F9DDF3" w14:textId="77777777" w:rsidTr="000D4D34">
         <w:trPr>
           <w:trHeight w:val="1666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0286C6B9" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07826733" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Position of the crossing </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30BDC7A7" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Tick as appropriate) </w:t>
@@ -2546,65 +2603,51 @@
                               </wps:style>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="6C994D17" id="Group 17158" o:spid="_x0000_s1026" style="width:11.5pt;height:11.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="146304,146303" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi17owbQIAADcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVM1u2zAMvg/YOwi+L3bStFuNJD2sWy7D&#10;VrTdAyiyZBuQJUFS4uTtR9J/WYr20Ppg09RHivz4s7o7NpodpA+1NetkPssSJo2wRW3KdfL3+eeX&#10;bwkLkZuCa2vkOjnJkNxtPn9atS6XC1tZXUjPwIkJeevWSRWjy9M0iEo2PMyskwYOlfUNj/Dry7Tw&#10;vAXvjU4XWXaTttYXzlshQwDtfXeYbMi/UlLEP0oFGZleJxBbpLen9w7f6WbF89JzV9WiD4O/I4qG&#10;1wYuHV3d88jZ3tcvXDW18DZYFWfCNqlVqhaScoBs5tlFNltv945yKfO2dCNNQO0FT+92K34fHjyr&#10;C6jd1/k1FMvwBspEN7NOBRS1rswBufXuyT34XlF2f5j1UfkGv5APOxK5p5FceYxMgHK+vLnKlgkT&#10;cETyVUe+qKBCL6xE9eNNu3S4NMXYxlBaB20UJqbCx5h6qriTVICA+fdMXS9uB54IwFBBpBBqpCjk&#10;Adj6GD9jnjwX+xC30hLR/PArxK53i0Hi1SCJoxlEDxPwZu87HtEOo0SRtVOlqrFQeNrYg3y2hItT&#10;uaZKQqQTRJtz6FD6/yoP+AE1fB05PkPTfL4KhHke2uwMI7QNEqgBFSY0CpQkKM9p1AbzvZ0vsS85&#10;rB+leaQ5hskzRedFG/CBjdVVk6R40hKp0OZRKhgf7G+yC77cfdeeHTguHHqwNSg+gKKNqrUerbJX&#10;rRDKtat476t3019ALntPiJS06y7dij6abuHB2gDKhrUHIY1GFJY1cbQ3sKzpwrNsUdzZ4kQLgAiB&#10;SSNqaDtRRP0mxfV3/k+oad9v/gEAAP//AwBQSwMEFAAGAAgAAAAhADSPHEnYAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpEWRmE0pRT0VwVYQb9PsNAnNzobsNkn/vaMe&#10;7GWGxxvefC9fTq5VA/Wh8WwgnSWgiEtvG64MfOxe7h5BhYhssfVMBs4UYFlcX+WYWT/yOw3bWCkJ&#10;4ZChgTrGLtM6lDU5DDPfEYt38L3DKLKvtO1xlHDX6nmSPGiHDcuHGjta11Qetydn4HXEcbVIn4fN&#10;8bA+f+3u3z43KRlzezOtnkBFmuL/MfzgCzoUwrT3J7ZBtQakSPyd4s0XovZ/Wxe5vmQvvgEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBi17owbQIAADcGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA0jxxJ2AAAAAMBAAAPAAAAAAAAAAAAAAAAAMcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;">
                       <v:shape id="Shape 529" o:spid="_x0000_s1027" style="position:absolute;width:146304;height:146303;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="146304,146303" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAxaQ0UscA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KEXsRsKrbY1FW0UKpShSY9eHxk&#10;n0kw+zZk15j+e7cg9DjMzDfMfNmbWnTUusqygqcoBkGcW11xoeAn+xjPQDiPrLG2TAp+ycFyMXiY&#10;Y6Ltlb+pS30hAoRdggpK75tESpeXZNBFtiEO3sm2Bn2QbSF1i9cAN7WcxPGLNFhxWCixofeS8nN6&#10;MQrW66kb2dMh+5wWrttdvjb74/ao1OOwX72B8NT7//C9vdEKniev8HcmHAG5uAEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hh&#10;cGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAMWkNFLHAAAA3AAAAA8AAAAAAAAAAAAAAAAAmAIAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACMAwAAAAA=&#10;" path="m,146303r146304,l146304,,,,,146303xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" textboxrect="0,0,146304,146303"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Extension to </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">          (Serves 1 property)        (Serves 2 properties) </w:t>
+              <w:t xml:space="preserve">   Extension to existing  crossing          (Serves 1 property)        (Serves 2 properties) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0050081C" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1953C782" w14:textId="49EAD800" w:rsidR="006F7033" w:rsidRDefault="00E12698">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*Double Crossings Note: Written permission will be required from your neighbour before a crossing can be constructed at their address</w:t>
             </w:r>
@@ -2668,65 +2711,57 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34C43FBD" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CE05AE" w14:textId="3FEEFA7D" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>In order for</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a quotation to be provided and for the crossing to be constructed please read carefully and confirm the following </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In order for a quotation to be provided and for the crossing to be constructed please read carefully and confirm the following </w:t>
       </w:r>
       <w:r w:rsidR="000D4D34">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>requirements: -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BCE41D" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="36" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2747,59 +2782,51 @@
     </w:p>
     <w:p w14:paraId="6FC27E89" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137D40DD" w14:textId="1AD686E1" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Enough room at the property exists to park an average sized vehicle. (</w:t>
       </w:r>
       <w:r w:rsidR="00276B6D">
         <w:t>residential roads</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> require </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> metres in length within your property and main roads 4.8 metres</w:t>
+        <w:t xml:space="preserve"> require a distance of 4.3 metres in length within your property and main roads 4.8 metres</w:t>
       </w:r>
       <w:r w:rsidR="00276B6D">
         <w:t>, confirmation of which your property falls under can be obtained from the inspector</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472E11C3" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6C3783" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
@@ -2851,51 +2878,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 163 of the Highways Act states that it is an offence to shed water from any part of the premises onto the public highway.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C131429" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F9394A" w14:textId="3F19CC03" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="370" w:right="253"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>NOTE: - sometimes we may refuse permission for a crossing to be</w:t>
       </w:r>
       <w:r w:rsidR="000D4D34">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B1A0A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>constructed therefore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2965,50 +2991,51 @@
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I can cross the footway / verge at right angles (90º) onto a minimum hardstanding </w:t>
       </w:r>
       <w:r w:rsidR="000D4D34">
         <w:t>area: -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB606D0" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0946C231" wp14:editId="7B904329">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4915462</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1485900" cy="2172335"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="14238" name="Group 14238"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1485900" cy="2172335"/>
                           <a:chOff x="0" y="0"/>
@@ -3294,65 +3321,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229AC015" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C7AFCF" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Signed ………………………………………………….……….…  Date……………</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">……………. </w:t>
+        <w:t xml:space="preserve">Signed ………………………………………………….……….…  Date………………..……………. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B06B4B" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231106F2" w14:textId="76F2E71B" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send the completed form (both pages) to contractors of your choice (from the approved contractor list) for a quotation to be prepared. </w:t>
@@ -3463,63 +3476,55 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Runnymede Avenue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D272441" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Runnymede Lane </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A6CDEC" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Park </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shinewater Park </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47369766" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145AF488" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3569,63 +3574,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="35CAEFBB" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455B9EE8" w14:textId="10EEC447" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Anlaby Road – A1105 (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000D4D34">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Ferensway</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> to</w:t>
+        <w:t>Ferensway to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Boothferry Road) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EC0DDC" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Askew Avenue – A1166 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC9A20" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
@@ -3731,129 +3728,99 @@
         </w:rPr>
         <w:t xml:space="preserve">Castle Street A63 (T) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7301959D" w14:textId="42A6CE24" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ennerdale – A1033 (Sutton Road </w:t>
       </w:r>
       <w:r w:rsidR="000D4D34">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Roundabout Via Thomas Clarkson Way And  </w:t>
+        <w:t xml:space="preserve"> Dunswell Roundabout Via Thomas Clarkson Way And  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED59B5A" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="2170"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raich Carter Way) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B59428" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> – A1079 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ferensway – A1079 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68016871" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Freetown Way – A165 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1910B3CF" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Lane – A165 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ganstead Lane – A165 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CED03C" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Garrison Road – A63 (T) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091764F1" w14:textId="53CD24A3" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">George Street – A165 (Freetown Way </w:t>
       </w:r>
@@ -4009,63 +3976,55 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">New Cleveland Street – A1165 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726D03C9" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">North Bridge – A165 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3729EF" w14:textId="7BC0DAFB" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Road – A1033 (Holwell Road </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stoneferry Road – A1033 (Holwell Road </w:t>
       </w:r>
       <w:r w:rsidR="000D4D34">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mount Pleasant) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E508FA9" w14:textId="2DC8A1B7" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sutton Road – A1033 (Ennerdale </w:t>
       </w:r>
@@ -4187,109 +4146,87 @@
         </w:rPr>
         <w:t xml:space="preserve">Cottingham Road – B1233 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53749D54" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Leads Road – B1237 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC4941B" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Main Road (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) – B1238 </w:t>
+        <w:t xml:space="preserve">Main Road (Bilton) – B1238 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F729B8F" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickering Road – B1237 (Hessle Road to Boothferry Road) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC6AF4A" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Robson Way – B1237 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633F8AEA" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Road – B1237 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saltshouse Road – B1237 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C1158B" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65642380" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
@@ -4314,91 +4251,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606B5B5C" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Albert Avenue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119CB1AA" w14:textId="1AB10513" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Alfred Gelder Street (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Alfred Gelder Street (Lowgate </w:t>
       </w:r>
       <w:r w:rsidR="00A97115">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Bridge) </w:t>
+        <w:t xml:space="preserve"> Drypool Bridge) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4358870C" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bricknell Avenue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3641AB5B" w14:textId="1E7C4C52" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Boulevard (Hessle Road </w:t>
       </w:r>
@@ -4446,63 +4355,55 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cavendish Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1FDF8D" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chamberlain Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD01285" w14:textId="10417951" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Avenue (Bricknell Avenue </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chanterlands Avenue (Bricknell Avenue </w:t>
       </w:r>
       <w:r w:rsidR="00A97115">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Spring Bank West) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B633A2F" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Church Street – Sutton </w:t>
       </w:r>
@@ -4526,63 +4427,55 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">County Road North </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE0D593" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">County Road South </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326E2326" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Bridge </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drypool Bridge </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46472BDE" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">English Street </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336AACEE" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fairfax Avenue </w:t>
       </w:r>
@@ -4798,63 +4691,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> English Street) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5053FD84" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laburnum Avenue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41318FBD" w14:textId="5AB23AE5" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (Market Place </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lowgate (Market Place </w:t>
       </w:r>
       <w:r w:rsidR="00A97115">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alfred Gelder Street) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256416E2" w14:textId="0F032EAC" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marfleet Lane (Maybury Road </w:t>
       </w:r>
@@ -4943,147 +4828,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> County Road North) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653F1043" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">North Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5FC9FC" w14:textId="0AA15DF8" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Preston Road (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lane </w:t>
+        <w:t xml:space="preserve">Preston Road (Southcoates Lane </w:t>
       </w:r>
       <w:r w:rsidR="00A97115">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lane) </w:t>
+        <w:t xml:space="preserve"> Marfleet Lane) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D494BF" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Priory Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5B592C" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Princes Avenue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4178DB81" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Queens Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5489BAB4" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Lane </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Southcoates Lane </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CC793C" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Spring Bank </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3953D793" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Spring Bank West (Princes Avenue to Calvert Lane Roundabout)</w:t>
       </w:r>
@@ -5099,109 +4948,87 @@
         </w:rPr>
         <w:t xml:space="preserve">St. Georges Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7779F3E3" w14:textId="414936A0" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sutton Road (Beverley Road </w:t>
       </w:r>
       <w:r w:rsidR="00A97115">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ennerdale </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Holwell Road To Cavendish Road) </w:t>
+        <w:t xml:space="preserve"> Ennerdale And Holwell Road To Cavendish Road) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8E5064" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">West Dock Street </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAEC8CC" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott Street </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5A03FD" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Road </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wawne Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E57DE7F" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Willerby Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFF82F5" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6745,63 +6572,55 @@
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t>AAAgroundworks@hotmail.com</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B7DCD" w14:paraId="1E694B93" w14:textId="77777777" w:rsidTr="00DB7C51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73E8D26B" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Groundworks &amp; Driveways</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Abstruct Groundworks &amp; Driveways</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57CE65F4" w14:textId="4CAAF0F7" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="009962B0">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="242A3196" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -7140,65 +6959,51 @@
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10017554" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Street Hull</w:t>
+              <w:t>29 Callerton Street Hull</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22FEC8F8" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HU3 5BH</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2370A770" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -7221,95 +7026,73 @@
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">John Perry </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31CD831A" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Amba@redd.karoo.co.uk </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B7DCD" w14:paraId="4707446D" w14:textId="77777777" w:rsidTr="00DB7C51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E68F6E0" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Civils LTD</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ambledon Civils LTD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BD3F952" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Close</w:t>
+              <w:t>41 Hambledon Close</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E1081B4" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kingston upon Hull</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4C91BC" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HU7 6AR</w:t>
             </w:r>
@@ -7405,63 +7188,55 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Springfield Medow</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2233EFC7" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Garton Road</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D8256D2" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="413" w:right="415" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Hull</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Aldbrough Hull</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C49929A" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HU11 4QA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3D89EF65" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
@@ -7473,108 +7248,97 @@
           </w:p>
           <w:p w14:paraId="6FB1BA2C" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t>Paul@andersongroundworks.com</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B7DCD" w14:paraId="775D6F0F" w14:textId="77777777" w:rsidTr="00DB7C51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08BC03E5" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>BDS  Yorkshire</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FEE1F57" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRPr="000A3665" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A3665">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Unit 55</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D351A74" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRPr="000A3665" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A3665">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Kelleythorpe</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Industrial Estate</w:t>
+              <w:t>Kelleythorpe Industrial Estate</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3665">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Warfield Road</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5944C9C7" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRPr="000A3665" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A3665">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -7959,69 +7723,51 @@
           </w:tcPr>
           <w:p w14:paraId="0FC8C351" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ELS Surfacing and Civils Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23F9BDF0" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilberforce Street </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Road Romford RM3 0JU</w:t>
+              <w:t>Wilberforce Street Hull,Church Road Romford RM3 0JU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3EF86CEA" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Tony Smith – 07455 189099</w:t>
             </w:r>
           </w:p>
@@ -8413,58 +8159,56 @@
           <w:p w14:paraId="6A77F1DD" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>237 Main Road</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1686AA24" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bilton</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4739EE69" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HU11 4DX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="147C08FD" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -8631,63 +8375,55 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D3B9FEB" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">01482 627626 / 07768 652447 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7372EAC3" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRPr="00BE40FB" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eliott  Cattaneo </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AA5265D" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00896AB6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:t>e.catt31@yahoo.co.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B7DCD" w14:paraId="7FF823A1" w14:textId="77777777" w:rsidTr="00DB7C51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
@@ -8715,58 +8451,56 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The Builders Yard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28BF0E0A" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="63" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>73 Station Road</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="448A6761" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nafferton</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0CACD499" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>East Yorkshire YO254LS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5D64BBAF" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8785,65 +8519,51 @@
               <w:t>Pave-away@tiscali.co.uk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B7DCD" w14:paraId="3A9DEAD4" w14:textId="77777777" w:rsidTr="00DB7C51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D7BCA33" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>PBS Construction (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">PBS Construction (North East) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41090A54" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12DDFF7A" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -9031,60 +8751,52 @@
             <w:r w:rsidRPr="0063069D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yorkshire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AD0CC06" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRPr="0063069D" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063069D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">80 </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>80 Sibelius road</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="472FE78F" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRPr="0063069D" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063069D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hull Hu4 7NN</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D32993" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0063069D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -9227,65 +8939,56 @@
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Richard Pinder  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BB24DDF" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B7DCD" w14:paraId="20D6D169" w14:textId="77777777" w:rsidTr="00DB7C51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="113E7FAA" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Saltmer</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Construction Ltd</w:t>
+              <w:t>Saltmer Construction Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25B45E8D" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2 Hull Bridge Road, Beverley,</w:t>
             </w:r>
           </w:p>
@@ -9299,247 +9002,90 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HU17 9HZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="62635165" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Johnny </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> – </w:t>
+              <w:t xml:space="preserve">Johnny Saltmer – </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="004720DF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:t>saltmerconstruction@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="17367FF0" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Johnny </w:t>
-[...141 lines deleted...]
-              <w:t>ian@sfixsltd.co.uk</w:t>
+              <w:t>Johnny Saltmer – 07534830683</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B7DCD" w14:paraId="1B56909B" w14:textId="77777777" w:rsidTr="00DB7C51">
         <w:trPr>
           <w:trHeight w:val="1355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26717E43" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Total Surfaces </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B05920D" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>65 Western Gailes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FC0E206" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="63" w:firstLine="0"/>
@@ -9639,65 +9185,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wise Streetworks &amp; Construction Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DC98161" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Melton </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Gibson Lane South, Melton</w:t>
+              <w:t>Melton Court , Gibson Lane South, Melton</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56753822" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="0073706E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HU14 3HH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="69F75EA5" w14:textId="77777777" w:rsidR="005B7DCD" w:rsidRDefault="005B7DCD" w:rsidP="00A974A3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -9999,79 +9531,76 @@
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31987128" w14:textId="2877009F" w:rsidR="006F7033" w:rsidRDefault="006F7033">
       <w:pPr>
         <w:spacing w:after="64" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4039D4A9" w14:textId="77777777" w:rsidR="006F7033" w:rsidRDefault="00E12698">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="144" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quality Control Code 000816 </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F7033" w:rsidSect="000D4D34">
-      <w:headerReference w:type="even" r:id="rId40"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="even" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="714" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C0065B3" w14:textId="77777777" w:rsidR="00C37832" w:rsidRDefault="00C37832">
+    <w:p w14:paraId="7263B920" w14:textId="77777777" w:rsidR="004378CC" w:rsidRDefault="004378CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BB579B5" w14:textId="77777777" w:rsidR="00C37832" w:rsidRDefault="00C37832">
+    <w:p w14:paraId="080EC027" w14:textId="77777777" w:rsidR="004378CC" w:rsidRDefault="004378CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10088,936 +9617,234 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2275B0A9" w14:textId="636A27A8" w:rsidR="00FF0366" w:rsidRDefault="005E0BF7">
+  <w:p w14:paraId="2275B0A9" w14:textId="77777777" w:rsidR="00FF0366" w:rsidRDefault="00FF0366">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:noProof/>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="602AE44F" w14:textId="4990733F" w:rsidR="00FF0366" w:rsidRDefault="005E0BF7">
+  <w:p w14:paraId="602AE44F" w14:textId="77777777" w:rsidR="00FF0366" w:rsidRDefault="00FF0366">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:noProof/>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E8573D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="678D7908" w14:textId="5A285963" w:rsidR="00FF0366" w:rsidRDefault="005E0BF7">
+  <w:p w14:paraId="678D7908" w14:textId="77777777" w:rsidR="00FF0366" w:rsidRDefault="00FF0366">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:noProof/>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00FF0366">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66ADC77C" w14:textId="77777777" w:rsidR="00C37832" w:rsidRDefault="00C37832">
+    <w:p w14:paraId="0B25CD26" w14:textId="77777777" w:rsidR="004378CC" w:rsidRDefault="004378CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05FBEC1A" w14:textId="77777777" w:rsidR="00C37832" w:rsidRDefault="00C37832">
+    <w:p w14:paraId="49E7A984" w14:textId="77777777" w:rsidR="004378CC" w:rsidRDefault="004378CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...361 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="440703AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="719CE79C"/>
     <w:lvl w:ilvl="0" w:tplc="E46A48C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
@@ -11413,172 +10240,170 @@
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1515068717">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="439225052">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="70"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F7033"/>
     <w:rsid w:val="000058C0"/>
     <w:rsid w:val="000068E2"/>
     <w:rsid w:val="0001441E"/>
     <w:rsid w:val="0008144E"/>
     <w:rsid w:val="000823AE"/>
     <w:rsid w:val="00096EDB"/>
     <w:rsid w:val="000A1F57"/>
     <w:rsid w:val="000A3665"/>
     <w:rsid w:val="000A41C3"/>
     <w:rsid w:val="000A77AE"/>
     <w:rsid w:val="000D0C8C"/>
     <w:rsid w:val="000D4D34"/>
     <w:rsid w:val="000E6B9E"/>
     <w:rsid w:val="001B0189"/>
     <w:rsid w:val="001C4F58"/>
     <w:rsid w:val="001D427F"/>
     <w:rsid w:val="001E21C9"/>
     <w:rsid w:val="001F44FA"/>
     <w:rsid w:val="001F7F69"/>
     <w:rsid w:val="00251874"/>
     <w:rsid w:val="00276B6D"/>
     <w:rsid w:val="00277B2F"/>
     <w:rsid w:val="002805F8"/>
     <w:rsid w:val="002901FF"/>
-    <w:rsid w:val="002A561A"/>
     <w:rsid w:val="002F6BFE"/>
     <w:rsid w:val="00333FF0"/>
     <w:rsid w:val="00384007"/>
     <w:rsid w:val="003945BA"/>
     <w:rsid w:val="003A17CB"/>
     <w:rsid w:val="003B2206"/>
     <w:rsid w:val="003E5803"/>
     <w:rsid w:val="00402661"/>
     <w:rsid w:val="00402E64"/>
+    <w:rsid w:val="004378CC"/>
     <w:rsid w:val="004D0B8C"/>
     <w:rsid w:val="004D282F"/>
     <w:rsid w:val="004E34C8"/>
     <w:rsid w:val="004E5E51"/>
     <w:rsid w:val="00516482"/>
     <w:rsid w:val="00565390"/>
     <w:rsid w:val="005B7DCD"/>
-    <w:rsid w:val="005E0BF7"/>
     <w:rsid w:val="00621098"/>
     <w:rsid w:val="0063069D"/>
     <w:rsid w:val="00686E15"/>
     <w:rsid w:val="006C3360"/>
     <w:rsid w:val="006D45E0"/>
     <w:rsid w:val="006F7033"/>
+    <w:rsid w:val="007049DB"/>
     <w:rsid w:val="0070502C"/>
     <w:rsid w:val="00707063"/>
     <w:rsid w:val="00713ADC"/>
     <w:rsid w:val="00721F5B"/>
     <w:rsid w:val="007A38D9"/>
     <w:rsid w:val="007B1A0A"/>
     <w:rsid w:val="007B204F"/>
     <w:rsid w:val="007C6A45"/>
     <w:rsid w:val="00833779"/>
     <w:rsid w:val="0086722C"/>
     <w:rsid w:val="008A7682"/>
     <w:rsid w:val="009253CB"/>
     <w:rsid w:val="00954251"/>
     <w:rsid w:val="009962B0"/>
     <w:rsid w:val="009B4572"/>
+    <w:rsid w:val="009C53A5"/>
     <w:rsid w:val="009E3554"/>
     <w:rsid w:val="009E47D8"/>
     <w:rsid w:val="00A02855"/>
     <w:rsid w:val="00A06046"/>
     <w:rsid w:val="00A13CA7"/>
     <w:rsid w:val="00A463C5"/>
     <w:rsid w:val="00A97115"/>
     <w:rsid w:val="00A974A3"/>
     <w:rsid w:val="00AC3F44"/>
     <w:rsid w:val="00AD3FD7"/>
     <w:rsid w:val="00AD5780"/>
     <w:rsid w:val="00AD695E"/>
     <w:rsid w:val="00AE1F88"/>
+    <w:rsid w:val="00B00189"/>
     <w:rsid w:val="00B15261"/>
-    <w:rsid w:val="00B2254E"/>
     <w:rsid w:val="00B22C0F"/>
     <w:rsid w:val="00B60817"/>
     <w:rsid w:val="00B6539E"/>
     <w:rsid w:val="00B82A17"/>
     <w:rsid w:val="00BE40FB"/>
     <w:rsid w:val="00BF2BED"/>
     <w:rsid w:val="00C011D9"/>
     <w:rsid w:val="00C2043C"/>
     <w:rsid w:val="00C25855"/>
-    <w:rsid w:val="00C37832"/>
     <w:rsid w:val="00C62E2B"/>
     <w:rsid w:val="00C80018"/>
     <w:rsid w:val="00C90155"/>
     <w:rsid w:val="00CB4F75"/>
     <w:rsid w:val="00CF7417"/>
     <w:rsid w:val="00D32277"/>
     <w:rsid w:val="00D36CCA"/>
-    <w:rsid w:val="00D41604"/>
     <w:rsid w:val="00D421D2"/>
     <w:rsid w:val="00D841A9"/>
     <w:rsid w:val="00D843FD"/>
     <w:rsid w:val="00D858B0"/>
     <w:rsid w:val="00DB7C51"/>
     <w:rsid w:val="00DD3F25"/>
     <w:rsid w:val="00E06C00"/>
     <w:rsid w:val="00E12698"/>
     <w:rsid w:val="00E46B9E"/>
     <w:rsid w:val="00E51E1D"/>
     <w:rsid w:val="00E8573D"/>
     <w:rsid w:val="00EA73D6"/>
     <w:rsid w:val="00F0503F"/>
     <w:rsid w:val="00F40D79"/>
     <w:rsid w:val="00FD636F"/>
     <w:rsid w:val="00FE1121"/>
     <w:rsid w:val="00FF0366"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -12346,51 +11171,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2007244816">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRC-Construction@outlook.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@wykegroundworks.co.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nigel.activeworks@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.catt31@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bdsyorkshire.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@Mod-Gen.co.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wisetrmelton.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Timpearce87@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Humbersidelandscaping@hotmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hullcc.gov.uk/planning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambledoncivils@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rochecivilengineering.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulrailton@wisetrmelton.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jamie_aagroundworks@outlook.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Keith.richardson@els-group.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saltmerconstruction@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hullcc.gov.uk/planning" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rochecivilengineering.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traffic.services@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steph_aag@outlook.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise@ecsurfacing.co.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcatkinsurfacing@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@redevelopcivils.co.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRC-Construction@outlook.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@wykegroundworks.co.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nigel.activeworks@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.catt31@yahoo.co.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bdsyorkshire.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@Mod-Gen.co.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wisetrmelton.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Timpearce87@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Humbersidelandscaping@hotmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hullcc.gov.uk/planning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambledoncivils@outlook.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rochecivilengineering.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulrailton@wisetrmelton.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jamie_aagroundworks@outlook.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Keith.richardson@els-group.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saltmerconstruction@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hullcc.gov.uk/planning" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rochecivilengineering.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traffic.services@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steph_aag@outlook.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise@ecsurfacing.co.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcatkinsurfacing@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@redevelopcivils.co.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12631,116 +11456,62 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD8684E-D35F-4AA4-BF64-4FFE91402C00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>2441</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>2428</Words>
+  <Characters>13844</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Customer Info Pack March 2019</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hull City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16326</CharactersWithSpaces>
+  <CharactersWithSpaces>16240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Customer Info Pack March 2019</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Hull City Council</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>